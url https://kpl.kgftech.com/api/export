--- v0 (2026-06-04)
+++ v1 (2026-08-03)
@@ -442,629 +442,5044 @@
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Team</v>
       </c>
       <c r="B1" t="str">
         <v>Purse (L)</v>
       </c>
       <c r="C1" t="str">
         <v>Spent (L)</v>
       </c>
       <c r="D1" t="str">
         <v>Balance (L)</v>
       </c>
       <c r="E1" t="str">
         <v>Players</v>
       </c>
       <c r="F1" t="str">
         <v>Pool A</v>
       </c>
       <c r="G1" t="str">
         <v>Pool B</v>
       </c>
       <c r="H1" t="str">
-        <v>A+B (min 5)</v>
+        <v>A+B+D (min 12)</v>
       </c>
       <c r="I1" t="str">
         <v>Pool C</v>
       </c>
       <c r="J1" t="str">
         <v>Pool D</v>
       </c>
       <c r="K1" t="str">
         <v>Pool E</v>
       </c>
       <c r="L1" t="str">
         <v>Batters</v>
       </c>
       <c r="M1" t="str">
         <v>Bowlers</v>
       </c>
       <c r="N1" t="str">
         <v>All-Rounders</v>
       </c>
       <c r="O1" t="str">
         <v>Keepers</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B2">
         <v>60</v>
       </c>
       <c r="C2">
-        <v>41</v>
+        <v>59.85</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>0.15</v>
       </c>
       <c r="E2">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F2">
+        <v>2</v>
+      </c>
+      <c r="G2">
         <v>3</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I2">
         <v>2</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Kalyani Bengaluru Blasters</v>
       </c>
       <c r="B3">
         <v>60</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>55.85</v>
       </c>
       <c r="D3">
-        <v>60</v>
+        <v>4.15</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Mysore Warriors</v>
       </c>
       <c r="B4">
         <v>60</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>58.05</v>
       </c>
       <c r="D4">
-        <v>60</v>
+        <v>1.95</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="M4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O4">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Hubli Tigers</v>
       </c>
       <c r="B5">
         <v>60</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>58.4</v>
       </c>
       <c r="D5">
-        <v>60</v>
+        <v>1.6</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M5">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Shivamogga Yodhas</v>
       </c>
       <c r="B6">
         <v>60</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>57.1</v>
       </c>
       <c r="D6">
-        <v>60</v>
+        <v>2.9</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O6">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Coastal Kings Mangaluru</v>
       </c>
       <c r="B7">
         <v>60</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>56.95</v>
       </c>
       <c r="D7">
-        <v>60</v>
+        <v>3.05</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J7">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O7">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:O7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I109"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Team</v>
       </c>
       <c r="B1" t="str">
         <v>Lot No</v>
       </c>
       <c r="C1" t="str">
         <v>Player</v>
       </c>
       <c r="D1" t="str">
         <v>Pool</v>
       </c>
       <c r="E1" t="str">
         <v>Skill</v>
       </c>
       <c r="F1" t="str">
         <v>Batting Hand</v>
       </c>
       <c r="G1" t="str">
         <v>Bowling Style</v>
       </c>
       <c r="H1" t="str">
         <v>Base (L)</v>
       </c>
       <c r="I1" t="str">
         <v>Sold (L)</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B2" t="str">
-        <v>07</v>
+        <v>05</v>
       </c>
       <c r="C2" t="str">
-        <v>Mayank Agarawal</v>
+        <v>Manish Pandey</v>
       </c>
       <c r="D2" t="str">
         <v>A</v>
       </c>
       <c r="E2" t="str">
         <v>Batter</v>
       </c>
       <c r="F2" t="str">
         <v>Right</v>
       </c>
       <c r="G2" t="str">
         <v>None</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
-        <v>15</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B3" t="str">
-        <v>02</v>
+        <v>11</v>
       </c>
       <c r="C3" t="str">
-        <v>Devdutt Padikkal</v>
+        <v>Macneil Noronha</v>
       </c>
       <c r="D3" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="E3" t="str">
-        <v>Batter</v>
+        <v>All-Rounder</v>
       </c>
       <c r="F3" t="str">
-        <v>Left</v>
+        <v>Right</v>
       </c>
       <c r="G3" t="str">
-        <v>None</v>
+        <v>Off Spin</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>10</v>
+        <v>12.25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B4" t="str">
-        <v>04</v>
+        <v>05</v>
       </c>
       <c r="C4" t="str">
-        <v>Kl Rahul</v>
+        <v>Melu Kranthi Kumar</v>
       </c>
       <c r="D4" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="E4" t="str">
-        <v>Wicket-Keeper</v>
+        <v>All-Rounder</v>
       </c>
       <c r="F4" t="str">
         <v>Right</v>
       </c>
       <c r="G4" t="str">
-        <v>None</v>
+        <v>Right-arm Medium</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
-        <v>10</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B5" t="str">
-        <v>01</v>
+        <v>10</v>
       </c>
       <c r="C5" t="str">
-        <v>Abhilash Shetty</v>
+        <v>Sharath Br</v>
       </c>
       <c r="D5" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="E5" t="str">
-        <v>Bowler</v>
+        <v>Wicket-Keeper</v>
       </c>
       <c r="F5" t="str">
         <v>Right</v>
       </c>
       <c r="G5" t="str">
-        <v>Left-arm Medium</v>
+        <v>None</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
-        <v>2</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B6" t="str">
-        <v>10</v>
+        <v>06</v>
       </c>
       <c r="C6" t="str">
-        <v>Luvnith Sisodia</v>
+        <v>Dhruv Prabhakar</v>
       </c>
       <c r="D6" t="str">
         <v>B</v>
       </c>
       <c r="E6" t="str">
-        <v>Wicket-Keeper</v>
+        <v>All-Rounder</v>
       </c>
       <c r="F6" t="str">
-        <v>Left</v>
+        <v>Right</v>
       </c>
       <c r="G6" t="str">
-        <v>None</v>
+        <v>Off Spin</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
-        <v>2</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B7" t="str">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="C7" t="str">
-        <v>Prateek Jain</v>
+        <v>Paras Gurbax Arya</v>
       </c>
       <c r="D7" t="str">
-        <v>C</v>
+        <v>D</v>
       </c>
       <c r="E7" t="str">
         <v>Bowler</v>
       </c>
       <c r="F7" t="str">
         <v>Right</v>
       </c>
       <c r="G7" t="str">
-        <v>Left-arm Medium</v>
+        <v>Left-arm Orthodox</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
-        <v>1</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Gulbarga Mystics</v>
       </c>
       <c r="B8" t="str">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="C8" t="str">
-        <v>Sharath Srinivas</v>
+        <v>Thippa Reddy</v>
       </c>
       <c r="D8" t="str">
-        <v>C</v>
+        <v>D</v>
       </c>
       <c r="E8" t="str">
-        <v>Wicket-Keeper</v>
+        <v>Batter</v>
       </c>
       <c r="F8" t="str">
-        <v>Right</v>
+        <v>Left</v>
       </c>
       <c r="G8" t="str">
         <v>None</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B9" t="str">
+        <v>20</v>
+      </c>
+      <c r="C9" t="str">
+        <v>Lochan S Gowda</v>
+      </c>
+      <c r="D9" t="str">
+        <v>D</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F9" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G9" t="str">
+        <v>None</v>
+      </c>
+      <c r="H9">
+        <v>0</v>
+      </c>
+      <c r="I9">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B10" t="str">
+        <v>23</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Prahar Chaturvedi</v>
+      </c>
+      <c r="D10" t="str">
+        <v>D</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F10" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G10" t="str">
+        <v>None</v>
+      </c>
+      <c r="H10">
+        <v>0</v>
+      </c>
+      <c r="I10">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B11" t="str">
+        <v>14</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Ronit Gajanan More</v>
+      </c>
+      <c r="D11" t="str">
+        <v>C</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F11" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G11" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H11">
+        <v>0</v>
+      </c>
+      <c r="I11">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B12" t="str">
+        <v>80</v>
+      </c>
+      <c r="C12" t="str">
+        <v>Aaditya Nair</v>
+      </c>
+      <c r="D12" t="str">
+        <v>D</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F12" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G12" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H12">
+        <v>0</v>
+      </c>
+      <c r="I12">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B13" t="str">
+        <v>86</v>
+      </c>
+      <c r="C13" t="str">
+        <v>Gautam Mishra</v>
+      </c>
+      <c r="D13" t="str">
+        <v>D</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F13" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G13" t="str">
+        <v>Left-arm Medium</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13">
         <v>1</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B14" t="str">
+        <v>54</v>
+      </c>
+      <c r="C14" t="str">
+        <v>Aarav Mahesh</v>
+      </c>
+      <c r="D14" t="str">
+        <v>D</v>
+      </c>
+      <c r="E14" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F14" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G14" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H14">
+        <v>0</v>
+      </c>
+      <c r="I14">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B15" t="str">
+        <v>75</v>
+      </c>
+      <c r="C15" t="str">
+        <v>Nathan D' Mello</v>
+      </c>
+      <c r="D15" t="str">
+        <v>D</v>
+      </c>
+      <c r="E15" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F15" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G15" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+      <c r="I15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B16" t="str">
+        <v>79</v>
+      </c>
+      <c r="C16" t="str">
+        <v>Shaun Tristan Joseph</v>
+      </c>
+      <c r="D16" t="str">
+        <v>D</v>
+      </c>
+      <c r="E16" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F16" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G16" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B17" t="str">
+        <v>09</v>
+      </c>
+      <c r="C17" t="str">
+        <v>Kush Marathe</v>
+      </c>
+      <c r="D17" t="str">
+        <v>B</v>
+      </c>
+      <c r="E17" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F17" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G17" t="str">
+        <v>None</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B18" t="str">
+        <v>03</v>
+      </c>
+      <c r="C18" t="str">
+        <v>Aashish Mahesh</v>
+      </c>
+      <c r="D18" t="str">
+        <v>D</v>
+      </c>
+      <c r="E18" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F18" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G18" t="str">
+        <v>None</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Gulbarga Mystics</v>
+      </c>
+      <c r="B19" t="str">
+        <v>23</v>
+      </c>
+      <c r="C19" t="str">
+        <v>Suhas Purushotham</v>
+      </c>
+      <c r="D19" t="str">
+        <v>E</v>
+      </c>
+      <c r="E19" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F19" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G19" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B20" t="str">
+        <v>18</v>
+      </c>
+      <c r="C20" t="str">
+        <v>Shubhang Hegde</v>
+      </c>
+      <c r="D20" t="str">
+        <v>B</v>
+      </c>
+      <c r="E20" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F20" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G20" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B21" t="str">
+        <v>09</v>
+      </c>
+      <c r="C21" t="str">
+        <v>Pravin Dubey</v>
+      </c>
+      <c r="D21" t="str">
+        <v>A</v>
+      </c>
+      <c r="E21" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F21" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G21" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B22" t="str">
+        <v>17</v>
+      </c>
+      <c r="C22" t="str">
+        <v>Shrijith Kl</v>
+      </c>
+      <c r="D22" t="str">
+        <v>B</v>
+      </c>
+      <c r="E22" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F22" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G22" t="str">
+        <v>None</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B23" t="str">
+        <v>26</v>
+      </c>
+      <c r="C23" t="str">
+        <v>A Rohan Patil</v>
+      </c>
+      <c r="D23" t="str">
+        <v>B</v>
+      </c>
+      <c r="E23" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F23" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G23" t="str">
+        <v>None</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B24" t="str">
+        <v>13</v>
+      </c>
+      <c r="C24" t="str">
+        <v>Vidwath Kaverappa</v>
+      </c>
+      <c r="D24" t="str">
+        <v>A</v>
+      </c>
+      <c r="E24" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F24" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G24" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="I24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B25" t="str">
+        <v>52</v>
+      </c>
+      <c r="C25" t="str">
+        <v>Wahid Faizan Khan</v>
+      </c>
+      <c r="D25" t="str">
+        <v>D</v>
+      </c>
+      <c r="E25" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F25" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G25" t="str">
+        <v>None</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="I25">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B26" t="str">
+        <v>22</v>
+      </c>
+      <c r="C26" t="str">
+        <v>Shreevatsa Acharya</v>
+      </c>
+      <c r="D26" t="str">
+        <v>E</v>
+      </c>
+      <c r="E26" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F26" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G26" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+      <c r="I26">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B27" t="str">
+        <v>18</v>
+      </c>
+      <c r="C27" t="str">
+        <v>Shivaraj S</v>
+      </c>
+      <c r="D27" t="str">
+        <v>D</v>
+      </c>
+      <c r="E27" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F27" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G27" t="str">
+        <v>None</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+      <c r="I27">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B28" t="str">
+        <v>31</v>
+      </c>
+      <c r="C28" t="str">
+        <v>Rohan Naveen</v>
+      </c>
+      <c r="D28" t="str">
+        <v>E</v>
+      </c>
+      <c r="E28" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F28" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G28" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B29" t="str">
+        <v>64</v>
+      </c>
+      <c r="C29" t="str">
+        <v>Samit Dravid</v>
+      </c>
+      <c r="D29" t="str">
+        <v>D</v>
+      </c>
+      <c r="E29" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F29" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G29" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B30" t="str">
+        <v>15</v>
+      </c>
+      <c r="C30" t="str">
+        <v>Shashikumar K</v>
+      </c>
+      <c r="D30" t="str">
+        <v>B</v>
+      </c>
+      <c r="E30" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F30" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G30" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B31" t="str">
+        <v>39</v>
+      </c>
+      <c r="C31" t="str">
+        <v>Vijayaraj B</v>
+      </c>
+      <c r="D31" t="str">
+        <v>D</v>
+      </c>
+      <c r="E31" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F31" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G31" t="str">
+        <v>None</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="I31">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B32" t="str">
+        <v>60</v>
+      </c>
+      <c r="C32" t="str">
+        <v>Manikanth Shivanand</v>
+      </c>
+      <c r="D32" t="str">
+        <v>D</v>
+      </c>
+      <c r="E32" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F32" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G32" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="I32">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B33" t="str">
+        <v>87</v>
+      </c>
+      <c r="C33" t="str">
+        <v>Ishaan S</v>
+      </c>
+      <c r="D33" t="str">
+        <v>D</v>
+      </c>
+      <c r="E33" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F33" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G33" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H33">
+        <v>0</v>
+      </c>
+      <c r="I33">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B34" t="str">
+        <v>92</v>
+      </c>
+      <c r="C34" t="str">
+        <v>Nischith N Rao</v>
+      </c>
+      <c r="D34" t="str">
+        <v>D</v>
+      </c>
+      <c r="E34" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F34" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G34" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B35" t="str">
+        <v>01</v>
+      </c>
+      <c r="C35" t="str">
+        <v>Darshan Mb</v>
+      </c>
+      <c r="D35" t="str">
+        <v>C</v>
+      </c>
+      <c r="E35" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F35" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G35" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B36" t="str">
+        <v>03</v>
+      </c>
+      <c r="C36" t="str">
+        <v>Bhuvan Mohan Raju</v>
+      </c>
+      <c r="D36" t="str">
+        <v>E</v>
+      </c>
+      <c r="E36" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F36" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G36" t="str">
+        <v>None</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+      <c r="I36">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>Kalyani Bengaluru Blasters</v>
+      </c>
+      <c r="B37" t="str">
+        <v>43</v>
+      </c>
+      <c r="C37" t="str">
+        <v>Naman Gd</v>
+      </c>
+      <c r="D37" t="str">
+        <v>E</v>
+      </c>
+      <c r="E37" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F37" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G37" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B38" t="str">
+        <v>03</v>
+      </c>
+      <c r="C38" t="str">
+        <v>Chethan Lr</v>
+      </c>
+      <c r="D38" t="str">
+        <v>B</v>
+      </c>
+      <c r="E38" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F38" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G38" t="str">
+        <v>None</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="I38">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B39" t="str">
+        <v>06</v>
+      </c>
+      <c r="C39" t="str">
+        <v>Manoj Bhandage</v>
+      </c>
+      <c r="D39" t="str">
+        <v>A</v>
+      </c>
+      <c r="E39" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F39" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G39" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B40" t="str">
+        <v>15</v>
+      </c>
+      <c r="C40" t="str">
+        <v>Vyshak Vijay Kumar</v>
+      </c>
+      <c r="D40" t="str">
+        <v>A</v>
+      </c>
+      <c r="E40" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F40" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G40" t="str">
+        <v>None</v>
+      </c>
+      <c r="H40">
+        <v>0</v>
+      </c>
+      <c r="I40">
+        <v>8.25</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B41" t="str">
+        <v>18</v>
+      </c>
+      <c r="C41" t="str">
+        <v>Karthikeya Kp</v>
+      </c>
+      <c r="D41" t="str">
+        <v>D</v>
+      </c>
+      <c r="E41" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F41" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G41" t="str">
+        <v>None</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+      <c r="I41">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B42" t="str">
+        <v>42</v>
+      </c>
+      <c r="C42" t="str">
+        <v>Madhav Prakash Bajaj</v>
+      </c>
+      <c r="D42" t="str">
+        <v>E</v>
+      </c>
+      <c r="E42" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F42" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G42" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="I42">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B43" t="str">
+        <v>17</v>
+      </c>
+      <c r="C43" t="str">
+        <v>Karthik Su</v>
+      </c>
+      <c r="D43" t="str">
+        <v>D</v>
+      </c>
+      <c r="E43" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F43" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G43" t="str">
+        <v>None</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B44" t="str">
+        <v>90</v>
+      </c>
+      <c r="C44" t="str">
+        <v>Lavish Kaushal</v>
+      </c>
+      <c r="D44" t="str">
+        <v>D</v>
+      </c>
+      <c r="E44" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F44" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G44" t="str">
+        <v>Right-arm Fast</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="I44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B45" t="str">
+        <v>02</v>
+      </c>
+      <c r="C45" t="str">
+        <v>Devdutt Padikkal</v>
+      </c>
+      <c r="D45" t="str">
+        <v>A</v>
+      </c>
+      <c r="E45" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F45" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G45" t="str">
+        <v>None</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B46" t="str">
+        <v>08</v>
+      </c>
+      <c r="C46" t="str">
+        <v>Prasidh M Krishna</v>
+      </c>
+      <c r="D46" t="str">
+        <v>A</v>
+      </c>
+      <c r="E46" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F46" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G46" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B47" t="str">
+        <v>91</v>
+      </c>
+      <c r="C47" t="str">
+        <v>Monish Reddy</v>
+      </c>
+      <c r="D47" t="str">
+        <v>D</v>
+      </c>
+      <c r="E47" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F47" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G47" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B48" t="str">
+        <v>11</v>
+      </c>
+      <c r="C48" t="str">
+        <v>Abhishek Prabhakar</v>
+      </c>
+      <c r="D48" t="str">
+        <v>E</v>
+      </c>
+      <c r="E48" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F48" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G48" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+      <c r="I48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B49" t="str">
+        <v>20</v>
+      </c>
+      <c r="C49" t="str">
+        <v>Ritesh Bhatkal</v>
+      </c>
+      <c r="D49" t="str">
+        <v>D</v>
+      </c>
+      <c r="E49" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F49" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G49" t="str">
+        <v>None</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="I49">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B50" t="str">
+        <v>49</v>
+      </c>
+      <c r="C50" t="str">
+        <v>Sanjay Ashwin C</v>
+      </c>
+      <c r="D50" t="str">
+        <v>D</v>
+      </c>
+      <c r="E50" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F50" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G50" t="str">
+        <v>None</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B51" t="str">
+        <v>53</v>
+      </c>
+      <c r="C51" t="str">
+        <v>Yuvraj Arora</v>
+      </c>
+      <c r="D51" t="str">
+        <v>D</v>
+      </c>
+      <c r="E51" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F51" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G51" t="str">
+        <v>None</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B52" t="str">
+        <v>74</v>
+      </c>
+      <c r="C52" t="str">
+        <v>Likhit Mallikarjun Bannur</v>
+      </c>
+      <c r="D52" t="str">
+        <v>D</v>
+      </c>
+      <c r="E52" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F52" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G52" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="I52">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B53" t="str">
+        <v>82</v>
+      </c>
+      <c r="C53" t="str">
+        <v>Agastya S</v>
+      </c>
+      <c r="D53" t="str">
+        <v>D</v>
+      </c>
+      <c r="E53" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F53" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G53" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B54" t="str">
+        <v>16</v>
+      </c>
+      <c r="C54" t="str">
+        <v>Jasper Ej</v>
+      </c>
+      <c r="D54" t="str">
+        <v>D</v>
+      </c>
+      <c r="E54" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F54" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G54" t="str">
+        <v>None</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="I54">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>Mysore Warriors</v>
+      </c>
+      <c r="B55" t="str">
+        <v>40</v>
+      </c>
+      <c r="C55" t="str">
+        <v>Deepak Devadiga</v>
+      </c>
+      <c r="D55" t="str">
+        <v>E</v>
+      </c>
+      <c r="E55" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F55" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G55" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+      <c r="I55">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B56" t="str">
+        <v>01</v>
+      </c>
+      <c r="C56" t="str">
+        <v>Abhinav Manohar</v>
+      </c>
+      <c r="D56" t="str">
+        <v>A</v>
+      </c>
+      <c r="E56" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F56" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G56" t="str">
+        <v>None</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+      <c r="I56">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B57" t="str">
+        <v>07</v>
+      </c>
+      <c r="C57" t="str">
+        <v>Mayank Agarawal</v>
+      </c>
+      <c r="D57" t="str">
+        <v>A</v>
+      </c>
+      <c r="E57" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F57" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G57" t="str">
+        <v>None</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+      <c r="I57">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B58" t="str">
+        <v>04</v>
+      </c>
+      <c r="C58" t="str">
+        <v>Cr Hardik Raj</v>
+      </c>
+      <c r="D58" t="str">
+        <v>B</v>
+      </c>
+      <c r="E58" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F58" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G58" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="I58">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B59" t="str">
+        <v>12</v>
+      </c>
+      <c r="C59" t="str">
+        <v>Manvanth Kumar L</v>
+      </c>
+      <c r="D59" t="str">
+        <v>B</v>
+      </c>
+      <c r="E59" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F59" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G59" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="I59">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B60" t="str">
+        <v>16</v>
+      </c>
+      <c r="C60" t="str">
+        <v>Shikhar Shetty</v>
+      </c>
+      <c r="D60" t="str">
+        <v>B</v>
+      </c>
+      <c r="E60" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F60" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G60" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+      <c r="I60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B61" t="str">
+        <v>55</v>
+      </c>
+      <c r="C61" t="str">
+        <v>Aneeshwar Gautam</v>
+      </c>
+      <c r="D61" t="str">
+        <v>D</v>
+      </c>
+      <c r="E61" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F61" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G61" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H61">
+        <v>0</v>
+      </c>
+      <c r="I61">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B62" t="str">
+        <v>06</v>
+      </c>
+      <c r="C62" t="str">
+        <v>Mohammed Taha</v>
+      </c>
+      <c r="D62" t="str">
+        <v>D</v>
+      </c>
+      <c r="E62" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F62" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G62" t="str">
+        <v>None</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+      <c r="I62">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B63" t="str">
+        <v>12</v>
+      </c>
+      <c r="C63" t="str">
+        <v>Rakshith S</v>
+      </c>
+      <c r="D63" t="str">
+        <v>C</v>
+      </c>
+      <c r="E63" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F63" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G63" t="str">
+        <v>None</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+      <c r="I63">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B64" t="str">
+        <v>99</v>
+      </c>
+      <c r="C64" t="str">
+        <v>Vaibhav Sharma</v>
+      </c>
+      <c r="D64" t="str">
+        <v>D</v>
+      </c>
+      <c r="E64" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F64" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G64" t="str">
+        <v>Left-arm Medium</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+      <c r="I64">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B65" t="str">
+        <v>08</v>
+      </c>
+      <c r="C65" t="str">
+        <v>Kruthik Krishna</v>
+      </c>
+      <c r="D65" t="str">
+        <v>B</v>
+      </c>
+      <c r="E65" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F65" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G65" t="str">
+        <v>None</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
+      </c>
+      <c r="I65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B66" t="str">
+        <v>88</v>
+      </c>
+      <c r="C66" t="str">
+        <v>Kumar Lr</v>
+      </c>
+      <c r="D66" t="str">
+        <v>D</v>
+      </c>
+      <c r="E66" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F66" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G66" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H66">
+        <v>0</v>
+      </c>
+      <c r="I66">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B67" t="str">
+        <v>81</v>
+      </c>
+      <c r="C67" t="str">
+        <v>Aditya Goyal</v>
+      </c>
+      <c r="D67" t="str">
+        <v>D</v>
+      </c>
+      <c r="E67" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F67" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G67" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H67">
+        <v>0</v>
+      </c>
+      <c r="I67">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B68" t="str">
+        <v>68</v>
+      </c>
+      <c r="C68" t="str">
+        <v>Abhishek Ahlawat</v>
+      </c>
+      <c r="D68" t="str">
+        <v>D</v>
+      </c>
+      <c r="E68" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F68" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G68" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H68">
+        <v>0</v>
+      </c>
+      <c r="I68">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B69" t="str">
+        <v>97</v>
+      </c>
+      <c r="C69" t="str">
+        <v>Tanish Mahesh</v>
+      </c>
+      <c r="D69" t="str">
+        <v>D</v>
+      </c>
+      <c r="E69" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F69" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G69" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H69">
+        <v>0</v>
+      </c>
+      <c r="I69">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B70" t="str">
+        <v>30</v>
+      </c>
+      <c r="C70" t="str">
+        <v>Preetesh Ingale</v>
+      </c>
+      <c r="D70" t="str">
+        <v>E</v>
+      </c>
+      <c r="E70" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F70" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G70" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
+      </c>
+      <c r="I70">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B71" t="str">
+        <v>44</v>
+      </c>
+      <c r="C71" t="str">
+        <v>Ronak Yelwal</v>
+      </c>
+      <c r="D71" t="str">
+        <v>E</v>
+      </c>
+      <c r="E71" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F71" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G71" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
+      </c>
+      <c r="I71">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B72" t="str">
+        <v>46</v>
+      </c>
+      <c r="C72" t="str">
+        <v>Vinayak Holla K</v>
+      </c>
+      <c r="D72" t="str">
+        <v>E</v>
+      </c>
+      <c r="E72" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F72" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G72" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+      <c r="I72">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>Hubli Tigers</v>
+      </c>
+      <c r="B73" t="str">
+        <v/>
+      </c>
+      <c r="C73" t="str">
+        <v>Vikas Gowda</v>
+      </c>
+      <c r="D73" t="str">
+        <v>A</v>
+      </c>
+      <c r="E73" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F73" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G73" t="str">
+        <v>None</v>
+      </c>
+      <c r="H73">
+        <v>0</v>
+      </c>
+      <c r="I73">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B74" t="str">
+        <v>12</v>
+      </c>
+      <c r="C74" t="str">
+        <v>Smaran R</v>
+      </c>
+      <c r="D74" t="str">
+        <v>A</v>
+      </c>
+      <c r="E74" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F74" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G74" t="str">
+        <v>None</v>
+      </c>
+      <c r="H74">
+        <v>0</v>
+      </c>
+      <c r="I74">
+        <v>15.75</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B75" t="str">
+        <v>10</v>
+      </c>
+      <c r="C75" t="str">
+        <v>Luvnith Sisodia</v>
+      </c>
+      <c r="D75" t="str">
+        <v>B</v>
+      </c>
+      <c r="E75" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F75" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G75" t="str">
+        <v>None</v>
+      </c>
+      <c r="H75">
+        <v>0</v>
+      </c>
+      <c r="I75">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B76" t="str">
+        <v>01</v>
+      </c>
+      <c r="C76" t="str">
+        <v>Abhilash Shetty</v>
+      </c>
+      <c r="D76" t="str">
+        <v>B</v>
+      </c>
+      <c r="E76" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F76" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G76" t="str">
+        <v>Left-arm Medium</v>
+      </c>
+      <c r="H76">
+        <v>0</v>
+      </c>
+      <c r="I76">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B77" t="str">
+        <v>14</v>
+      </c>
+      <c r="C77" t="str">
+        <v>Yash Raj Punja</v>
+      </c>
+      <c r="D77" t="str">
+        <v>A</v>
+      </c>
+      <c r="E77" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F77" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G77" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H77">
+        <v>0</v>
+      </c>
+      <c r="I77">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B78" t="str">
+        <v>07</v>
+      </c>
+      <c r="C78" t="str">
+        <v>Naveen Mg</v>
+      </c>
+      <c r="D78" t="str">
+        <v>C</v>
+      </c>
+      <c r="E78" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F78" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G78" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H78">
+        <v>0</v>
+      </c>
+      <c r="I78">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B79" t="str">
+        <v>15</v>
+      </c>
+      <c r="C79" t="str">
+        <v>Harshil Dharmani</v>
+      </c>
+      <c r="D79" t="str">
+        <v>D</v>
+      </c>
+      <c r="E79" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F79" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G79" t="str">
+        <v>None</v>
+      </c>
+      <c r="H79">
+        <v>0</v>
+      </c>
+      <c r="I79">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B80" t="str">
+        <v>25</v>
+      </c>
+      <c r="C80" t="str">
+        <v>Yashovardhan Parantap</v>
+      </c>
+      <c r="D80" t="str">
+        <v>B</v>
+      </c>
+      <c r="E80" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F80" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G80" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H80">
+        <v>0</v>
+      </c>
+      <c r="I80">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B81" t="str">
+        <v>13</v>
+      </c>
+      <c r="C81" t="str">
+        <v>Mohsin Khan</v>
+      </c>
+      <c r="D81" t="str">
+        <v>B</v>
+      </c>
+      <c r="E81" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F81" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G81" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H81">
+        <v>0</v>
+      </c>
+      <c r="I81">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B82" t="str">
+        <v>40</v>
+      </c>
+      <c r="C82" t="str">
+        <v>Aadarsh Prajwal</v>
+      </c>
+      <c r="D82" t="str">
+        <v>D</v>
+      </c>
+      <c r="E82" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F82" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G82" t="str">
+        <v>None</v>
+      </c>
+      <c r="H82">
+        <v>0</v>
+      </c>
+      <c r="I82">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B83" t="str">
+        <v>02</v>
+      </c>
+      <c r="C83" t="str">
+        <v>Aneesh Kv</v>
+      </c>
+      <c r="D83" t="str">
+        <v>B</v>
+      </c>
+      <c r="E83" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F83" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G83" t="str">
+        <v>None</v>
+      </c>
+      <c r="H83">
+        <v>0</v>
+      </c>
+      <c r="I83">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B84" t="str">
+        <v>37</v>
+      </c>
+      <c r="C84" t="str">
+        <v>Tushar Singh</v>
+      </c>
+      <c r="D84" t="str">
+        <v>D</v>
+      </c>
+      <c r="E84" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F84" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G84" t="str">
+        <v>None</v>
+      </c>
+      <c r="H84">
+        <v>0</v>
+      </c>
+      <c r="I84">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B85" t="str">
+        <v>16</v>
+      </c>
+      <c r="C85" t="str">
+        <v>Shreesha S Achar</v>
+      </c>
+      <c r="D85" t="str">
+        <v>C</v>
+      </c>
+      <c r="E85" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F85" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G85" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H85">
+        <v>0</v>
+      </c>
+      <c r="I85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B86" t="str">
+        <v>38</v>
+      </c>
+      <c r="C86" t="str">
+        <v>Vaasav Venkatesh</v>
+      </c>
+      <c r="D86" t="str">
+        <v>D</v>
+      </c>
+      <c r="E86" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F86" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G86" t="str">
+        <v>None</v>
+      </c>
+      <c r="H86">
+        <v>0</v>
+      </c>
+      <c r="I86">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B87" t="str">
+        <v>84</v>
+      </c>
+      <c r="C87" t="str">
+        <v>Dhanush Gowda R</v>
+      </c>
+      <c r="D87" t="str">
+        <v>D</v>
+      </c>
+      <c r="E87" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F87" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G87" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H87">
+        <v>0</v>
+      </c>
+      <c r="I87">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B88" t="str">
+        <v>24</v>
+      </c>
+      <c r="C88" t="str">
+        <v>Yadugiri Yadav S</v>
+      </c>
+      <c r="D88" t="str">
+        <v>E</v>
+      </c>
+      <c r="E88" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F88" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G88" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H88">
+        <v>0</v>
+      </c>
+      <c r="I88">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B89" t="str">
+        <v>27</v>
+      </c>
+      <c r="C89" t="str">
+        <v>Bheema Rao Navle</v>
+      </c>
+      <c r="D89" t="str">
+        <v>E</v>
+      </c>
+      <c r="E89" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F89" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G89" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H89">
+        <v>0</v>
+      </c>
+      <c r="I89">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B90" t="str">
+        <v>33</v>
+      </c>
+      <c r="C90" t="str">
+        <v>Shreyank Sagar</v>
+      </c>
+      <c r="D90" t="str">
+        <v>E</v>
+      </c>
+      <c r="E90" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F90" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G90" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H90">
+        <v>0</v>
+      </c>
+      <c r="I90">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Shivamogga Yodhas</v>
+      </c>
+      <c r="B91" t="str">
+        <v>39</v>
+      </c>
+      <c r="C91" t="str">
+        <v>Chiranth Shivarudra</v>
+      </c>
+      <c r="D91" t="str">
+        <v>E</v>
+      </c>
+      <c r="E91" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F91" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G91" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H91">
+        <v>0</v>
+      </c>
+      <c r="I91">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B92" t="str">
+        <v>03</v>
+      </c>
+      <c r="C92" t="str">
+        <v>Karun Nair</v>
+      </c>
+      <c r="D92" t="str">
+        <v>A</v>
+      </c>
+      <c r="E92" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F92" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G92" t="str">
+        <v>None</v>
+      </c>
+      <c r="H92">
+        <v>0</v>
+      </c>
+      <c r="I92">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B93" t="str">
+        <v>11</v>
+      </c>
+      <c r="C93" t="str">
+        <v>Shreyas Gopal</v>
+      </c>
+      <c r="D93" t="str">
+        <v>A</v>
+      </c>
+      <c r="E93" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F93" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G93" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H93">
+        <v>0</v>
+      </c>
+      <c r="I93">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B94" t="str">
+        <v>03</v>
+      </c>
+      <c r="C94" t="str">
+        <v>Koushik V</v>
+      </c>
+      <c r="D94" t="str">
+        <v>C</v>
+      </c>
+      <c r="E94" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F94" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G94" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="I94">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B95" t="str">
+        <v>21</v>
+      </c>
+      <c r="C95" t="str">
+        <v>Suraj Ahuja</v>
+      </c>
+      <c r="D95" t="str">
+        <v>B</v>
+      </c>
+      <c r="E95" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F95" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G95" t="str">
+        <v>None</v>
+      </c>
+      <c r="H95">
+        <v>0</v>
+      </c>
+      <c r="I95">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B96" t="str">
+        <v>22</v>
+      </c>
+      <c r="C96" t="str">
+        <v>Venkatesh M</v>
+      </c>
+      <c r="D96" t="str">
+        <v>B</v>
+      </c>
+      <c r="E96" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F96" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G96" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="I96">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B97" t="str">
+        <v>19</v>
+      </c>
+      <c r="C97" t="str">
+        <v>Sj Nikin Jose</v>
+      </c>
+      <c r="D97" t="str">
+        <v>B</v>
+      </c>
+      <c r="E97" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F97" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G97" t="str">
+        <v>None</v>
+      </c>
+      <c r="H97">
+        <v>0</v>
+      </c>
+      <c r="I97">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B98" t="str">
+        <v>05</v>
+      </c>
+      <c r="C98" t="str">
+        <v>Dheeraj J Gowda</v>
+      </c>
+      <c r="D98" t="str">
+        <v>B</v>
+      </c>
+      <c r="E98" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F98" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G98" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H98">
+        <v>0</v>
+      </c>
+      <c r="I98">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B99" t="str">
+        <v>96</v>
+      </c>
+      <c r="C99" t="str">
+        <v>Santokh Singh</v>
+      </c>
+      <c r="D99" t="str">
+        <v>D</v>
+      </c>
+      <c r="E99" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F99" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G99" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="I99">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B100" t="str">
+        <v>72</v>
+      </c>
+      <c r="C100" t="str">
+        <v>Kushaal M Wadhwani</v>
+      </c>
+      <c r="D100" t="str">
+        <v>D</v>
+      </c>
+      <c r="E100" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F100" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G100" t="str">
+        <v>Leg Spin</v>
+      </c>
+      <c r="H100">
+        <v>0</v>
+      </c>
+      <c r="I100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B101" t="str">
+        <v>02</v>
+      </c>
+      <c r="C101" t="str">
+        <v>Aadharsh Sj</v>
+      </c>
+      <c r="D101" t="str">
+        <v>D</v>
+      </c>
+      <c r="E101" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F101" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G101" t="str">
+        <v>None</v>
+      </c>
+      <c r="H101">
+        <v>0</v>
+      </c>
+      <c r="I101">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B102" t="str">
+        <v>42</v>
+      </c>
+      <c r="C102" t="str">
+        <v>Anvay Dravid</v>
+      </c>
+      <c r="D102" t="str">
+        <v>D</v>
+      </c>
+      <c r="E102" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="F102" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G102" t="str">
+        <v>None</v>
+      </c>
+      <c r="H102">
+        <v>0</v>
+      </c>
+      <c r="I102">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B103" t="str">
+        <v>02</v>
+      </c>
+      <c r="C103" t="str">
+        <v>Karthik Ca</v>
+      </c>
+      <c r="D103" t="str">
+        <v>C</v>
+      </c>
+      <c r="E103" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F103" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G103" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H103">
+        <v>0</v>
+      </c>
+      <c r="I103">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B104" t="str">
+        <v>62</v>
+      </c>
+      <c r="C104" t="str">
+        <v>Rajvir Wadhwa</v>
+      </c>
+      <c r="D104" t="str">
+        <v>D</v>
+      </c>
+      <c r="E104" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F104" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G104" t="str">
+        <v>Right-arm Medium</v>
+      </c>
+      <c r="H104">
+        <v>0</v>
+      </c>
+      <c r="I104">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B105" t="str">
+        <v>66</v>
+      </c>
+      <c r="C105" t="str">
+        <v>Sidharth Akhil</v>
+      </c>
+      <c r="D105" t="str">
+        <v>D</v>
+      </c>
+      <c r="E105" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="F105" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G105" t="str">
+        <v>Off Spin</v>
+      </c>
+      <c r="H105">
+        <v>0</v>
+      </c>
+      <c r="I105">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B106" t="str">
+        <v>77</v>
+      </c>
+      <c r="C106" t="str">
+        <v>Rathan Br</v>
+      </c>
+      <c r="D106" t="str">
+        <v>D</v>
+      </c>
+      <c r="E106" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="F106" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G106" t="str">
+        <v>Left-arm Orthodox</v>
+      </c>
+      <c r="H106">
+        <v>0</v>
+      </c>
+      <c r="I106">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B107" t="str">
+        <v>01</v>
+      </c>
+      <c r="C107" t="str">
+        <v>Aaron Cyril Christie</v>
+      </c>
+      <c r="D107" t="str">
+        <v>E</v>
+      </c>
+      <c r="E107" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F107" t="str">
+        <v>Left</v>
+      </c>
+      <c r="G107" t="str">
+        <v>None</v>
+      </c>
+      <c r="H107">
+        <v>0</v>
+      </c>
+      <c r="I107">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B108" t="str">
+        <v/>
+      </c>
+      <c r="C108" t="str">
+        <v>Prithviraj Shekhavat</v>
+      </c>
+      <c r="D108" t="str">
+        <v>E</v>
+      </c>
+      <c r="E108" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F108" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G108" t="str">
+        <v>None</v>
+      </c>
+      <c r="H108">
+        <v>0</v>
+      </c>
+      <c r="I108">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="str">
+        <v>Coastal Kings Mangaluru</v>
+      </c>
+      <c r="B109" t="str">
+        <v>08</v>
+      </c>
+      <c r="C109" t="str">
+        <v>Arya J Gowda</v>
+      </c>
+      <c r="D109" t="str">
+        <v>D</v>
+      </c>
+      <c r="E109" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="F109" t="str">
+        <v>Right</v>
+      </c>
+      <c r="G109" t="str">
+        <v>None</v>
+      </c>
+      <c r="H109">
+        <v>0</v>
+      </c>
+      <c r="I109">
+        <v>0.05</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I8"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I109"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E88"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
+        <v>Lot No</v>
+      </c>
+      <c r="B1" t="str">
         <v>Player</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Pool</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Skill</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Base (L)</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v/>
+        <v>04</v>
+      </c>
+      <c r="B2" t="str">
+        <v>Kl Rahul</v>
+      </c>
+      <c r="C2" t="str">
+        <v>A</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>07</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Kishan S Bedare</v>
+      </c>
+      <c r="C3" t="str">
+        <v>B</v>
+      </c>
+      <c r="D3" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>14</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Rohith Kumar Ac</v>
+      </c>
+      <c r="C4" t="str">
+        <v>B</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>20</v>
+      </c>
+      <c r="B5" t="str">
+        <v>Sujay Sateri</v>
+      </c>
+      <c r="C5" t="str">
+        <v>B</v>
+      </c>
+      <c r="D5" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <v>Vishal Onat</v>
+      </c>
+      <c r="C6" t="str">
+        <v>B</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>27</v>
+      </c>
+      <c r="B7" t="str">
+        <v>Rahul Singh Rawat</v>
+      </c>
+      <c r="C7" t="str">
+        <v>B</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>04</v>
+      </c>
+      <c r="B8" t="str">
+        <v>Liyan Khan</v>
+      </c>
+      <c r="C8" t="str">
+        <v>C</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>08</v>
+      </c>
+      <c r="B9" t="str">
+        <v>Nihal Ullal</v>
+      </c>
+      <c r="C9" t="str">
+        <v>C</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>10</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Pradeep T</v>
+      </c>
+      <c r="C10" t="str">
+        <v>C</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>11</v>
+      </c>
+      <c r="B11" t="str">
+        <v>Prateek Jain</v>
+      </c>
+      <c r="C11" t="str">
+        <v>C</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>15</v>
+      </c>
+      <c r="B12" t="str">
+        <v>Sharath Srinivas</v>
+      </c>
+      <c r="C12" t="str">
+        <v>C</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>01</v>
+      </c>
+      <c r="B13" t="str">
+        <v>Aadesh D Urs</v>
+      </c>
+      <c r="C13" t="str">
+        <v>D</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>04</v>
+      </c>
+      <c r="B14" t="str">
+        <v>Abhay Rangan A</v>
+      </c>
+      <c r="C14" t="str">
+        <v>D</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>05</v>
+      </c>
+      <c r="B15" t="str">
+        <v>Amogh R Shetty</v>
+      </c>
+      <c r="C15" t="str">
+        <v>D</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>06</v>
+      </c>
+      <c r="B16" t="str">
+        <v>Aniketh Reddy</v>
+      </c>
+      <c r="C16" t="str">
+        <v>D</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>07</v>
+      </c>
+      <c r="B17" t="str">
+        <v>Arnav Mishra</v>
+      </c>
+      <c r="C17" t="str">
+        <v>D</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>11</v>
+      </c>
+      <c r="B18" t="str">
+        <v>Chaitanya S</v>
+      </c>
+      <c r="C18" t="str">
+        <v>D</v>
+      </c>
+      <c r="D18" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>12</v>
+      </c>
+      <c r="B19" t="str">
+        <v>Chinmay Na</v>
+      </c>
+      <c r="C19" t="str">
+        <v>D</v>
+      </c>
+      <c r="D19" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>14</v>
+      </c>
+      <c r="B20" t="str">
+        <v>Gowtham Sagar</v>
+      </c>
+      <c r="C20" t="str">
+        <v>D</v>
+      </c>
+      <c r="D20" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>19</v>
+      </c>
+      <c r="B21" t="str">
+        <v>Lankesh Ks</v>
+      </c>
+      <c r="C21" t="str">
+        <v>D</v>
+      </c>
+      <c r="D21" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>21</v>
+      </c>
+      <c r="B22" t="str">
+        <v>Madhava Dharwadkar</v>
+      </c>
+      <c r="C22" t="str">
+        <v>D</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>24</v>
+      </c>
+      <c r="B23" t="str">
+        <v>Prajwal Gowda R</v>
+      </c>
+      <c r="C23" t="str">
+        <v>D</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>25</v>
+      </c>
+      <c r="B24" t="str">
+        <v>Prajwal Pavan</v>
+      </c>
+      <c r="C24" t="str">
+        <v>D</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>28</v>
+      </c>
+      <c r="B25" t="str">
+        <v>Rajkumar Sm</v>
+      </c>
+      <c r="C25" t="str">
+        <v>D</v>
+      </c>
+      <c r="D25" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>29</v>
+      </c>
+      <c r="B26" t="str">
+        <v>Ravi Kairav Reddy</v>
+      </c>
+      <c r="C26" t="str">
+        <v>D</v>
+      </c>
+      <c r="D26" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>31</v>
+      </c>
+      <c r="B27" t="str">
+        <v>Rohit Rv</v>
+      </c>
+      <c r="C27" t="str">
+        <v>D</v>
+      </c>
+      <c r="D27" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>41</v>
+      </c>
+      <c r="B28" t="str">
+        <v>Anirudh Srinivas</v>
+      </c>
+      <c r="C28" t="str">
+        <v>D</v>
+      </c>
+      <c r="D28" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>43</v>
+      </c>
+      <c r="B29" t="str">
+        <v>Karan Umesh</v>
+      </c>
+      <c r="C29" t="str">
+        <v>D</v>
+      </c>
+      <c r="D29" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>44</v>
+      </c>
+      <c r="B30" t="str">
+        <v>Krishiv Bajaj</v>
+      </c>
+      <c r="C30" t="str">
+        <v>D</v>
+      </c>
+      <c r="D30" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>45</v>
+      </c>
+      <c r="B31" t="str">
+        <v>Mohith Ba</v>
+      </c>
+      <c r="C31" t="str">
+        <v>D</v>
+      </c>
+      <c r="D31" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>46</v>
+      </c>
+      <c r="B32" t="str">
+        <v>Pratheek P</v>
+      </c>
+      <c r="C32" t="str">
+        <v>D</v>
+      </c>
+      <c r="D32" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>47</v>
+      </c>
+      <c r="B33" t="str">
+        <v>Raghuveer Pavalur</v>
+      </c>
+      <c r="C33" t="str">
+        <v>D</v>
+      </c>
+      <c r="D33" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>48</v>
+      </c>
+      <c r="B34" t="str">
+        <v>Rehan Mohammed</v>
+      </c>
+      <c r="C34" t="str">
+        <v>D</v>
+      </c>
+      <c r="D34" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>50</v>
+      </c>
+      <c r="B35" t="str">
+        <v>Sean Pratyush Cyril</v>
+      </c>
+      <c r="C35" t="str">
+        <v>D</v>
+      </c>
+      <c r="D35" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>51</v>
+      </c>
+      <c r="B36" t="str">
+        <v>Varun Patel L</v>
+      </c>
+      <c r="C36" t="str">
+        <v>D</v>
+      </c>
+      <c r="D36" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>56</v>
+      </c>
+      <c r="B37" t="str">
+        <v>Gagan Rao S</v>
+      </c>
+      <c r="C37" t="str">
+        <v>D</v>
+      </c>
+      <c r="D37" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>57</v>
+      </c>
+      <c r="B38" t="str">
+        <v>Gaurov Shanbhag</v>
+      </c>
+      <c r="C38" t="str">
+        <v>D</v>
+      </c>
+      <c r="D38" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>58</v>
+      </c>
+      <c r="B39" t="str">
+        <v>Gourav K</v>
+      </c>
+      <c r="C39" t="str">
+        <v>D</v>
+      </c>
+      <c r="D39" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>59</v>
+      </c>
+      <c r="B40" t="str">
+        <v>Krishav S Somasundar</v>
+      </c>
+      <c r="C40" t="str">
+        <v>D</v>
+      </c>
+      <c r="D40" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>61</v>
+      </c>
+      <c r="B41" t="str">
+        <v>Rahul Prasanna</v>
+      </c>
+      <c r="C41" t="str">
+        <v>D</v>
+      </c>
+      <c r="D41" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>63</v>
+      </c>
+      <c r="B42" t="str">
+        <v>Rishi Bopanna Sa</v>
+      </c>
+      <c r="C42" t="str">
+        <v>D</v>
+      </c>
+      <c r="D42" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>65</v>
+      </c>
+      <c r="B43" t="str">
+        <v>Shivakumar Bu</v>
+      </c>
+      <c r="C43" t="str">
+        <v>D</v>
+      </c>
+      <c r="D43" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>67</v>
+      </c>
+      <c r="B44" t="str">
+        <v>Tejas Ka</v>
+      </c>
+      <c r="C44" t="str">
+        <v>D</v>
+      </c>
+      <c r="D44" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>69</v>
+      </c>
+      <c r="B45" t="str">
+        <v>Bhargav S</v>
+      </c>
+      <c r="C45" t="str">
+        <v>D</v>
+      </c>
+      <c r="D45" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>70</v>
+      </c>
+      <c r="B46" t="str">
+        <v>Dhyaan M Hiremath</v>
+      </c>
+      <c r="C46" t="str">
+        <v>D</v>
+      </c>
+      <c r="D46" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>71</v>
+      </c>
+      <c r="B47" t="str">
+        <v>Kuldeep Singh Purohit</v>
+      </c>
+      <c r="C47" t="str">
+        <v>D</v>
+      </c>
+      <c r="D47" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>73</v>
+      </c>
+      <c r="B48" t="str">
+        <v>Kushal Pramesh</v>
+      </c>
+      <c r="C48" t="str">
+        <v>D</v>
+      </c>
+      <c r="D48" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>78</v>
+      </c>
+      <c r="B49" t="str">
+        <v>Shamanth Sm</v>
+      </c>
+      <c r="C49" t="str">
+        <v>D</v>
+      </c>
+      <c r="D49" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>83</v>
+      </c>
+      <c r="B50" t="str">
+        <v>Akshath Prabhakar</v>
+      </c>
+      <c r="C50" t="str">
+        <v>D</v>
+      </c>
+      <c r="D50" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>85</v>
+      </c>
+      <c r="B51" t="str">
+        <v>Eesa Hakeem Puthige</v>
+      </c>
+      <c r="C51" t="str">
+        <v>D</v>
+      </c>
+      <c r="D51" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>89</v>
+      </c>
+      <c r="B52" t="str">
+        <v>Mahesh Kumar Bangera</v>
+      </c>
+      <c r="C52" t="str">
+        <v>D</v>
+      </c>
+      <c r="D52" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>90</v>
+      </c>
+      <c r="B53" t="str">
+        <v>Mankalesh Rj</v>
+      </c>
+      <c r="C53" t="str">
+        <v>D</v>
+      </c>
+      <c r="D53" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>93</v>
+      </c>
+      <c r="B54" t="str">
+        <v>Nishchith N Pai</v>
+      </c>
+      <c r="C54" t="str">
+        <v>D</v>
+      </c>
+      <c r="D54" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>94</v>
+      </c>
+      <c r="B55" t="str">
+        <v>Samyak Vellalore</v>
+      </c>
+      <c r="C55" t="str">
+        <v>D</v>
+      </c>
+      <c r="D55" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>95</v>
+      </c>
+      <c r="B56" t="str">
+        <v>Sankalp Ss</v>
+      </c>
+      <c r="C56" t="str">
+        <v>D</v>
+      </c>
+      <c r="D56" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>98</v>
+      </c>
+      <c r="B57" t="str">
+        <v>Vaibhav C</v>
+      </c>
+      <c r="C57" t="str">
+        <v>D</v>
+      </c>
+      <c r="D57" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>02</v>
+      </c>
+      <c r="B58" t="str">
+        <v>Adarsh Manure</v>
+      </c>
+      <c r="C58" t="str">
+        <v>E</v>
+      </c>
+      <c r="D58" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>04</v>
+      </c>
+      <c r="B59" t="str">
+        <v>Chiranth D</v>
+      </c>
+      <c r="C59" t="str">
+        <v>E</v>
+      </c>
+      <c r="D59" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>05</v>
+      </c>
+      <c r="B60" t="str">
+        <v>Harshvardhan Khuba</v>
+      </c>
+      <c r="C60" t="str">
+        <v>E</v>
+      </c>
+      <c r="D60" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>06</v>
+      </c>
+      <c r="B61" t="str">
+        <v>Niranjan Naik</v>
+      </c>
+      <c r="C61" t="str">
+        <v>E</v>
+      </c>
+      <c r="D61" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>07</v>
+      </c>
+      <c r="B62" t="str">
+        <v>Revanth Bairy</v>
+      </c>
+      <c r="C62" t="str">
+        <v>E</v>
+      </c>
+      <c r="D62" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>08</v>
+      </c>
+      <c r="B63" t="str">
+        <v>Saharsh Reddy</v>
+      </c>
+      <c r="C63" t="str">
+        <v>E</v>
+      </c>
+      <c r="D63" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>09</v>
+      </c>
+      <c r="B64" t="str">
+        <v>Suhas Raghuram</v>
+      </c>
+      <c r="C64" t="str">
+        <v>E</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>10</v>
+      </c>
+      <c r="B65" t="str">
+        <v>Toufeeq S</v>
+      </c>
+      <c r="C65" t="str">
+        <v>E</v>
+      </c>
+      <c r="D65" t="str">
+        <v>Batter</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>12</v>
+      </c>
+      <c r="B66" t="str">
+        <v>Advith M Shetty</v>
+      </c>
+      <c r="C66" t="str">
+        <v>E</v>
+      </c>
+      <c r="D66" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>13</v>
+      </c>
+      <c r="B67" t="str">
+        <v>Ajay Bhide</v>
+      </c>
+      <c r="C67" t="str">
+        <v>E</v>
+      </c>
+      <c r="D67" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>14</v>
+      </c>
+      <c r="B68" t="str">
+        <v>Arbind Kumar Rai</v>
+      </c>
+      <c r="C68" t="str">
+        <v>E</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>15</v>
+      </c>
+      <c r="B69" t="str">
+        <v>Keshav M Manjunath</v>
+      </c>
+      <c r="C69" t="str">
+        <v>E</v>
+      </c>
+      <c r="D69" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>16</v>
+      </c>
+      <c r="B70" t="str">
+        <v>Nagaraj G</v>
+      </c>
+      <c r="C70" t="str">
+        <v>E</v>
+      </c>
+      <c r="D70" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>17</v>
+      </c>
+      <c r="B71" t="str">
+        <v>Nithin Shanthaveri</v>
+      </c>
+      <c r="C71" t="str">
+        <v>E</v>
+      </c>
+      <c r="D71" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>18</v>
+      </c>
+      <c r="B72" t="str">
+        <v>Omkar Hr</v>
+      </c>
+      <c r="C72" t="str">
+        <v>E</v>
+      </c>
+      <c r="D72" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>19</v>
+      </c>
+      <c r="B73" t="str">
+        <v>Rohan M Raju</v>
+      </c>
+      <c r="C73" t="str">
+        <v>E</v>
+      </c>
+      <c r="D73" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>20</v>
+      </c>
+      <c r="B74" t="str">
+        <v>Santhosh Hatti</v>
+      </c>
+      <c r="C74" t="str">
+        <v>E</v>
+      </c>
+      <c r="D74" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>21</v>
+      </c>
+      <c r="B75" t="str">
+        <v>Sathwik S Sairaj</v>
+      </c>
+      <c r="C75" t="str">
+        <v>E</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>25</v>
+      </c>
+      <c r="B76" t="str">
+        <v>Ansh Aima</v>
+      </c>
+      <c r="C76" t="str">
+        <v>E</v>
+      </c>
+      <c r="D76" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>26</v>
+      </c>
+      <c r="B77" t="str">
+        <v>Bharath C</v>
+      </c>
+      <c r="C77" t="str">
+        <v>E</v>
+      </c>
+      <c r="D77" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>28</v>
+      </c>
+      <c r="B78" t="str">
+        <v>Keerthi M</v>
+      </c>
+      <c r="C78" t="str">
+        <v>E</v>
+      </c>
+      <c r="D78" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>29</v>
+      </c>
+      <c r="B79" t="str">
+        <v>Pravesh Km</v>
+      </c>
+      <c r="C79" t="str">
+        <v>E</v>
+      </c>
+      <c r="D79" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>32</v>
+      </c>
+      <c r="B80" t="str">
+        <v>Rohan Revankar</v>
+      </c>
+      <c r="C80" t="str">
+        <v>E</v>
+      </c>
+      <c r="D80" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>34</v>
+      </c>
+      <c r="B81" t="str">
+        <v>Sourab Muttur</v>
+      </c>
+      <c r="C81" t="str">
+        <v>E</v>
+      </c>
+      <c r="D81" t="str">
+        <v>All-Rounder</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>35</v>
+      </c>
+      <c r="B82" t="str">
+        <v>Rishav Appachu</v>
+      </c>
+      <c r="C82" t="str">
+        <v>E</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>36</v>
+      </c>
+      <c r="B83" t="str">
+        <v>Shatak Gunjal</v>
+      </c>
+      <c r="C83" t="str">
+        <v>E</v>
+      </c>
+      <c r="D83" t="str">
+        <v>Wicket-Keeper</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>37</v>
+      </c>
+      <c r="B84" t="str">
+        <v>Abhishek Hp</v>
+      </c>
+      <c r="C84" t="str">
+        <v>E</v>
+      </c>
+      <c r="D84" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>38</v>
+      </c>
+      <c r="B85" t="str">
+        <v>Ambresh K</v>
+      </c>
+      <c r="C85" t="str">
+        <v>E</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>41</v>
+      </c>
+      <c r="B86" t="str">
+        <v>Dushyanth Venkat</v>
+      </c>
+      <c r="C86" t="str">
+        <v>E</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>45</v>
+      </c>
+      <c r="B87" t="str">
+        <v>Sheetal Kumar</v>
+      </c>
+      <c r="C87" t="str">
+        <v>E</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>47</v>
+      </c>
+      <c r="B88" t="str">
+        <v>Vineeth B</v>
+      </c>
+      <c r="C88" t="str">
+        <v>E</v>
+      </c>
+      <c r="D88" t="str">
+        <v>Bowler</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E88"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Team Summary</vt:lpstr>
       <vt:lpstr>Sold Players</vt:lpstr>
       <vt:lpstr>Unsold</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>